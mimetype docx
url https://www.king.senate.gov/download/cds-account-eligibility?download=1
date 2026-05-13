--- v0 (2026-03-04)
+++ v1 (2026-05-13)
@@ -947,109 +947,89 @@
           <w:p w14:paraId="677BA3C5" w14:textId="77777777" w:rsidR="001414B8" w:rsidRPr="00AE0145" w:rsidRDefault="001414B8" w:rsidP="001414B8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE0145">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>The maximum grant size is $1 million.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6A85E89C" w14:textId="77777777" w:rsidR="00E1420C" w:rsidRPr="00AE0145" w:rsidRDefault="00E1420C" w:rsidP="00BF4CDA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E39AA26" w14:textId="77777777" w:rsidR="00BF4CDA" w:rsidRPr="00AE0145" w:rsidRDefault="00BF4CDA" w:rsidP="00BF4CDA">
+    <w:p w14:paraId="2E39AA26" w14:textId="31EB8057" w:rsidR="00BF4CDA" w:rsidRPr="00AE0145" w:rsidRDefault="00BF4CDA" w:rsidP="00BF4CDA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE0145">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">* - Projects must be verified as eligible by the state USDA Rural Development Office. Please contact </w:t>
       </w:r>
-      <w:r w:rsidR="00993D2F" w:rsidRPr="00AE0145">
+      <w:r w:rsidR="00224138">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Robert Nadeau </w:t>
-[...5 lines deleted...]
-        <w:t>(</w:t>
+        <w:t xml:space="preserve">Darrin Dyer, </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00993D2F" w:rsidRPr="00AE0145">
+        <w:r w:rsidR="00224138" w:rsidRPr="00224138">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
-          <w:t>Robert.Nadeau@usda.gov</w:t>
+          <w:t>darrin.dyer@usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00993D2F" w:rsidRPr="00AE0145">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE0145">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> receive certification that your project is eligible.</w:t>
+        <w:t>in order to receive certification that your project is eligible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754148D8" w14:textId="77777777" w:rsidR="00BF4CDA" w:rsidRPr="00AE0145" w:rsidRDefault="00BF4CDA" w:rsidP="00BF4CDA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64948CE3" w14:textId="77777777" w:rsidR="00BF4CDA" w:rsidRPr="00AE0145" w:rsidRDefault="00BF4CDA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE0145">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
@@ -8009,99 +7989,101 @@
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF4CDA"/>
     <w:rsid w:val="00020915"/>
     <w:rsid w:val="00027E07"/>
     <w:rsid w:val="00034A4B"/>
     <w:rsid w:val="000E7D79"/>
     <w:rsid w:val="001414B8"/>
     <w:rsid w:val="0016016C"/>
     <w:rsid w:val="00171FFA"/>
     <w:rsid w:val="001A78DD"/>
     <w:rsid w:val="001C5232"/>
     <w:rsid w:val="001F0BA9"/>
+    <w:rsid w:val="00224138"/>
     <w:rsid w:val="00252180"/>
     <w:rsid w:val="00277481"/>
     <w:rsid w:val="002F1EBE"/>
     <w:rsid w:val="0036045B"/>
     <w:rsid w:val="003753ED"/>
     <w:rsid w:val="00421E76"/>
     <w:rsid w:val="00442331"/>
     <w:rsid w:val="004452E1"/>
     <w:rsid w:val="004B36CB"/>
     <w:rsid w:val="004C3650"/>
     <w:rsid w:val="004D5999"/>
     <w:rsid w:val="00521AD4"/>
     <w:rsid w:val="00554ABE"/>
     <w:rsid w:val="00591DA7"/>
     <w:rsid w:val="005E761F"/>
     <w:rsid w:val="00631645"/>
     <w:rsid w:val="0068054E"/>
     <w:rsid w:val="006957B1"/>
     <w:rsid w:val="00695B2C"/>
     <w:rsid w:val="00741CC6"/>
     <w:rsid w:val="00743C07"/>
     <w:rsid w:val="007B55A7"/>
     <w:rsid w:val="00811720"/>
     <w:rsid w:val="0085291D"/>
     <w:rsid w:val="008604DE"/>
     <w:rsid w:val="0088346B"/>
     <w:rsid w:val="00925F30"/>
     <w:rsid w:val="00993D2F"/>
     <w:rsid w:val="009F6AC3"/>
     <w:rsid w:val="00A7673B"/>
     <w:rsid w:val="00AC64D7"/>
     <w:rsid w:val="00AE0145"/>
     <w:rsid w:val="00B34AA4"/>
     <w:rsid w:val="00B57CAB"/>
     <w:rsid w:val="00BC6EA7"/>
     <w:rsid w:val="00BF4CDA"/>
     <w:rsid w:val="00C12FA3"/>
     <w:rsid w:val="00C1410B"/>
     <w:rsid w:val="00C6743B"/>
     <w:rsid w:val="00CA4A43"/>
     <w:rsid w:val="00D87821"/>
     <w:rsid w:val="00D92492"/>
     <w:rsid w:val="00DE79A2"/>
     <w:rsid w:val="00E0061B"/>
     <w:rsid w:val="00E1420C"/>
     <w:rsid w:val="00E35719"/>
     <w:rsid w:val="00EB1421"/>
     <w:rsid w:val="00EB3184"/>
     <w:rsid w:val="00F04522"/>
+    <w:rsid w:val="00F60519"/>
     <w:rsid w:val="00FF25C7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -8492,51 +8474,50 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BF4CDA"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
@@ -8667,51 +8648,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005E761F"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uscode.house.gov/view.xhtml?req=(title:7%20section:6971%20edition:prelim)%20OR%20(granuleid:USC-prelim-title7-section6971)&amp;f=treesort&amp;num=0&amp;edition=prelim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jonathan.ross@maine.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CDSRequests@king.senate.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Christine.N.Whelan@maine.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/sites/default/files/documents/fema_fy24-cds-nofo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archives.gov/nhprc/apply/eligibility.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Robert.Nadeau@usda.gov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uscode.house.gov/view.xhtml?req=(title:7%20section:6971%20edition:prelim)%20OR%20(granuleid:USC-prelim-title7-section6971)&amp;f=treesort&amp;num=0&amp;edition=prelim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jonathan.ross@maine.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CDSRequests@king.senate.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Christine.N.Whelan@maine.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fema.gov/sites/default/files/documents/fema_fy24-cds-nofo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archives.gov/nhprc/apply/eligibility.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:darrin.dyer@usda.gov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8970,70 +8951,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>22</Pages>
-  <Words>4190</Words>
-  <Characters>25140</Characters>
+  <Words>4189</Words>
+  <Characters>25134</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1197</Lines>
+  <Lines>1196</Lines>
   <Paragraphs>353</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>United States Senate</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28977</CharactersWithSpaces>
+  <CharactersWithSpaces>28970</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Cerabona, Cole (King)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>